--- v0 (2025-10-16)
+++ v1 (2026-05-11)
@@ -334,169 +334,173 @@
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA10A1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve">Cumulative GPA: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="506BCFF4" w14:textId="6EDED8F0" w:rsidR="00641A84" w:rsidRPr="00FE59C7" w:rsidRDefault="00BC7774" w:rsidP="00FE59C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE59C7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">What relevant courses have you completed or are in progress? </w:t>
-[...5 lines deleted...]
-        <w:t>(e.g., Anatomy &amp; Physiology, Cell Biology, Biochemistry, Research Methods)</w:t>
+        <w:t>What relevant courses have you completed or are in progress? (e.g., Anatomy &amp; Physiology, Cell Biology, Biochemistry, Research Methods)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B7AE72D" w14:textId="77777777" w:rsidR="00FE59C7" w:rsidRDefault="00FE59C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CEE40D1" w14:textId="77777777" w:rsidR="00FE59C7" w:rsidRDefault="00FE59C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A9417D2" w14:textId="75B5F576" w:rsidR="00FE59C7" w:rsidRDefault="00FE59C7" w:rsidP="00FE59C7">
+    <w:p w14:paraId="0A9417D2" w14:textId="73047D4A" w:rsidR="00FE59C7" w:rsidRDefault="00FE59C7" w:rsidP="00FE59C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">What are your career </w:t>
+        <w:t>What are your career goals</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="00E3107B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>goals</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA10A1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...6 lines deleted...]
-        <w:t>e.g., medical school, graduate school, industry, etc.)</w:t>
+        <w:t>(e.g., medical school, graduate school, industry, etc.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="626148A1" w14:textId="77777777" w:rsidR="00FE59C7" w:rsidRPr="00FE59C7" w:rsidRDefault="00FE59C7" w:rsidP="00FE59C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="112F65CE" w14:textId="77777777" w:rsidR="00FE59C7" w:rsidRDefault="00FE59C7" w:rsidP="00FE59C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20E3F508" w14:textId="77777777" w:rsidR="00FE59C7" w:rsidRPr="00FE59C7" w:rsidRDefault="00FE59C7" w:rsidP="00FE59C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F677B93" w14:textId="48734E6A" w:rsidR="00BC7774" w:rsidRPr="00FE59C7" w:rsidRDefault="00000000" w:rsidP="00FE59C7">
+    <w:p w14:paraId="2F677B93" w14:textId="4576A0D2" w:rsidR="00BC7774" w:rsidRPr="00FE59C7" w:rsidRDefault="00000000" w:rsidP="00FE59C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE59C7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>Why are you interested in skeletal muscle biology research?</w:t>
+        <w:t xml:space="preserve">Why are you interested in skeletal muscle biology </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3107B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>and aging-related r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE59C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>esearch?</w:t>
       </w:r>
       <w:r w:rsidR="00BC7774" w:rsidRPr="00FE59C7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE59C7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>(Briefly describe your motivation and what you hope to gain from the experience)</w:t>
+        <w:t>Briefly describe your motivation and what you hope to gain from the experience</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3107B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE59C7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B38AD2" w14:textId="77777777" w:rsidR="00BC7774" w:rsidRDefault="00BC7774">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F958321" w14:textId="77777777" w:rsidR="00BC7774" w:rsidRPr="00CA10A1" w:rsidRDefault="00BC7774">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23A49890" w14:textId="00623393" w:rsidR="00A9527D" w:rsidRDefault="00000000" w:rsidP="00FE59C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -513,74 +517,129 @@
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Previous Laboratory or Research Experience (if any):</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE59C7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FE59C7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A328035" w14:textId="77777777" w:rsidR="00FE59C7" w:rsidRPr="00FE59C7" w:rsidRDefault="00FE59C7" w:rsidP="00FE59C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C0DE393" w14:textId="03B4C196" w:rsidR="00FE59C7" w:rsidRDefault="00FE59C7" w:rsidP="00FE59C7">
+    <w:p w14:paraId="3C0DE393" w14:textId="51E55B93" w:rsidR="00FE59C7" w:rsidRDefault="00FE59C7" w:rsidP="00FE59C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE59C7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:t>In our lab, it is expected that you will average ~10 hours in the lab per week. Will you be able to do this?</w:t>
+        <w:t xml:space="preserve">In our lab, </w:t>
       </w:r>
+      <w:r w:rsidR="00E3107B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>students are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE59C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expected </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3107B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE59C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> average ~10 hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3107B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per week </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE59C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the lab </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3107B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">during the semester. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE59C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Will you be able to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3107B">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meet this commitment? </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
-        <w:tab/>
         <w:t>YES</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:tab/>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C3E0A8" w14:textId="77777777" w:rsidR="00FE59C7" w:rsidRPr="00FE59C7" w:rsidRDefault="00FE59C7" w:rsidP="00FE59C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E03EB84" w14:textId="73252DF5" w:rsidR="00CA10A1" w:rsidRPr="00FE59C7" w:rsidRDefault="00FE59C7" w:rsidP="00FE59C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
@@ -591,83 +650,101 @@
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>What are your i</w:t>
       </w:r>
       <w:r w:rsidR="00CA10A1" w:rsidRPr="00FE59C7">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>nterests and hobbies:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A68B9DF" w14:textId="77777777" w:rsidR="00CA10A1" w:rsidRDefault="00CA10A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27A34A33" w14:textId="77777777" w:rsidR="00FE59C7" w:rsidRDefault="00FE59C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="251E4772" w14:textId="1CAF41DD" w:rsidR="00CA10A1" w:rsidRPr="00CA10A1" w:rsidRDefault="00000000">
+    <w:p w14:paraId="251E4772" w14:textId="58A6786E" w:rsidR="00CA10A1" w:rsidRPr="00CA10A1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA10A1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit </w:t>
       </w:r>
       <w:r w:rsidR="00CA10A1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>this application</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA10A1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="00CA10A1" w:rsidRPr="0010300B">
+        <w:r w:rsidR="00E3107B" w:rsidRPr="0051786F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>david_thomson@byu.edu</w:t>
+          <w:t>david</w:t>
+        </w:r>
+        <w:r w:rsidR="00E3107B" w:rsidRPr="0051786F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>.t</w:t>
+        </w:r>
+        <w:r w:rsidR="00E3107B" w:rsidRPr="0051786F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>homson@byu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CA10A1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA10A1">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
         </w:rPr>
         <w:t>Applicants selected for interviews will be contacted via email.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CA10A1" w:rsidRPr="00CA10A1" w:rsidSect="00CA10A1">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -1012,81 +1089,85 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1895113887">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1972394646">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1454790935">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="339430847">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1843006386">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="940189614">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="210"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00410645"/>
+    <w:rsid w:val="00556B35"/>
     <w:rsid w:val="005E2A3A"/>
     <w:rsid w:val="005E5994"/>
     <w:rsid w:val="00641A84"/>
     <w:rsid w:val="00823DC6"/>
     <w:rsid w:val="00A9527D"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00BC7774"/>
+    <w:rsid w:val="00BF2B9E"/>
     <w:rsid w:val="00CA10A1"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00D46616"/>
+    <w:rsid w:val="00E3107B"/>
     <w:rsid w:val="00FC693F"/>
     <w:rsid w:val="00FE59C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -12479,61 +12560,73 @@
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA10A1"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA10A1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E3107B"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david_thomson@byu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.thomson@byu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12833,72 +12926,72 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>162</Words>
-  <Characters>929</Characters>
+  <Words>169</Words>
+  <Characters>968</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1089</CharactersWithSpaces>
+  <CharactersWithSpaces>1135</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>